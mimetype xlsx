--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,63 +17,63 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>EVVAIR VALVOLE REGOLABILI PER LA MANDATA E ESTRAZIONE DELLARIA</t>
   </si>
   <si>
-    <t>Listino prezzi</t>
+    <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVVAIR-C 125</t>
   </si>
   <si>
-    <t>77,72</t>
+    <t>80,83</t>
   </si>
   <si>
     <t>EVVAIR-Q 125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>