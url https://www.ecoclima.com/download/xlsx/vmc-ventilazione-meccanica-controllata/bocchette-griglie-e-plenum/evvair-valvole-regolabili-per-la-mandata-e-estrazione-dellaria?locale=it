--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>EVVAIR VALVOLE REGOLABILI PER LA MANDATA E ESTRAZIONE DELLARIA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EVVAIR-C 125</t>
   </si>
   <si>
     <t>80,83</t>
   </si>
   <si>
     <t>EVVAIR-Q 125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>