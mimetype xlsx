--- v0 (2026-05-21)
+++ v1 (2026-08-11)
@@ -35,96 +35,96 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>EVVBOR VALVOLE REGOLABILI PER LA MANDATA E ESTRAZIONE DELLARIA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVVBOR-80</t>
   </si>
   <si>
     <t>Valvola di mandata e ripresa regolabile EVVBOR ø 80 mm in ABS bianco</t>
   </si>
   <si>
-    <t>15,40</t>
+    <t>16,02</t>
   </si>
   <si>
     <t>EVVBOR-125</t>
   </si>
   <si>
     <t>Valvola di mandata e ripresa regolabile EVVBOR ø 125 mm in ABS Bianco</t>
   </si>
   <si>
-    <t>22,80</t>
+    <t>23,71</t>
   </si>
   <si>
     <t>EVMBOR-80</t>
   </si>
   <si>
     <t>Manicotto EVMBOR ø 80 mm per installazione a soffitto in cartongesso</t>
   </si>
   <si>
-    <t>23,60</t>
+    <t>24,54</t>
   </si>
   <si>
     <t>EVMBOR-125</t>
   </si>
   <si>
     <t>Manicotto EVMBOR ø 125 mm per installazione a soffitto in cartongesso</t>
   </si>
   <si>
-    <t>29,40</t>
+    <t>30,58</t>
   </si>
   <si>
     <t>ERDR 80</t>
   </si>
   <si>
     <t>Regolatore di portata aria costante ERDR ø 80 mm</t>
   </si>
   <si>
-    <t>26,39</t>
+    <t>27,45</t>
   </si>
   <si>
     <t>ERDR 125</t>
   </si>
   <si>
     <t>Regolatore di portata aria costante ERDR ø 125 mm</t>
   </si>
   <si>
-    <t>35,55</t>
+    <t>36,97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>