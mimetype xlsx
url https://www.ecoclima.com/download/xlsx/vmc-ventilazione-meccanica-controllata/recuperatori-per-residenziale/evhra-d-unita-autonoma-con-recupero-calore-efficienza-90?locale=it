--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,116 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>EVHRA D UNITA AUTONOMA CON RECUPERO CALORE EFFICIENZA 90</t>
   </si>
   <si>
-    <t>Listino prezzi recuperatori</t>
+    <t>Listino Prezzi Recuperatori</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>euro</t>
+    <t>Euro</t>
   </si>
   <si>
     <t>Controllo elettronico remoto EVCNT con collegamento wifi</t>
   </si>
   <si>
     <t>kit Filtri</t>
   </si>
   <si>
     <t>EVHRA-D 14 HY</t>
   </si>
   <si>
-    <t>6.716,00</t>
-[...5 lines deleted...]
-    <t>68,60</t>
+    <t>6.984,64</t>
+  </si>
+  <si>
+    <t>288,40</t>
+  </si>
+  <si>
+    <t>71,34</t>
+  </si>
+  <si>
+    <t> </t>
   </si>
   <si>
     <t>EVHRA-D 20 HY</t>
   </si>
   <si>
-    <t>6.982,76</t>
+    <t>7.262,07</t>
   </si>
   <si>
     <t>EVHRA-D 30 HY</t>
   </si>
   <si>
-    <t>7.069,14</t>
-[...2 lines deleted...]
-    <t>Listino prezzi recuperatori (continua)</t>
+    <t>7.351,91</t>
+  </si>
+  <si>
+    <t>Listino Prezzi Recuperatori (continua)</t>
   </si>
   <si>
     <t>Controllo elettronico remoto EVCNT</t>
   </si>
   <si>
     <t>Kit filtri madata e ripresa</t>
   </si>
   <si>
     <t>Kit filtri ricambio</t>
   </si>
   <si>
     <t>EVHRA-D 50/15 RHY</t>
   </si>
   <si>
-    <t>7.776,69</t>
-[...5 lines deleted...]
-    <t>35,57</t>
+    <t>8.087,76</t>
+  </si>
+  <si>
+    <t>60,77</t>
+  </si>
+  <si>
+    <t>36,99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -483,50 +486,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12:F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="2.285" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
@@ -536,139 +540,147 @@
     <row r="5" spans="1:6">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="3"/>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="3"/>
+      <c r="E7" s="3" t="s">
+        <v>10</v>
+      </c>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="3"/>
+      <c r="E8" s="3" t="s">
+        <v>10</v>
+      </c>
       <c r="F8" s="3"/>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="22">
       <c r="A11" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F14" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>10</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="E13:F13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>