--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>EVHRA D UNITA AUTONOMA CON RECUPERO CALORE EFFICIENZA 90</t>
   </si>
   <si>
     <t>Listino Prezzi Recuperatori</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>Controllo elettronico remoto EVCNT con collegamento wifi</t>
   </si>
   <si>
     <t>kit Filtri</t>
   </si>
   <si>
     <t>EVHRA-D 14 HY</t>
   </si>
   <si>
     <t>6.984,64</t>
   </si>
   <si>
     <t>288,40</t>
   </si>
   <si>
     <t>71,34</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>EVHRA-D 20 HY</t>
   </si>