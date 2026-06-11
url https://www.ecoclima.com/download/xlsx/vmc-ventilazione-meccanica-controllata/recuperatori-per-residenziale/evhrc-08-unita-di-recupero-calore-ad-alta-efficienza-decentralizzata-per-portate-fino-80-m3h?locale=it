--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,57 +41,57 @@
   <si>
     <t>Listino Prezzi Versione IN2</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRC 08</t>
   </si>
   <si>
     <t>Kit Silenziatori ø 160 mm</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVHRC 08 ENTALPICO</t>
   </si>
   <si>
-    <t>2.440,41</t>
-[...5 lines deleted...]
-    <t>65,66</t>
+    <t>2.538,03</t>
+  </si>
+  <si>
+    <t>199,18</t>
+  </si>
+  <si>
+    <t>68,29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>