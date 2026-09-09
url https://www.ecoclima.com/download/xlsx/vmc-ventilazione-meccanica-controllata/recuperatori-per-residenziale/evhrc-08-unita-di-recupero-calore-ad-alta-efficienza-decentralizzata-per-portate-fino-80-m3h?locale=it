--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>EVHRC 08 UNITA DI RECUPERO CALORE AD ALTA EFFICIENZA DECENTRALIZZATA PER PORTATE FINO 80 M3H</t>
   </si>
   <si>
     <t>Listino Prezzi Versione IN2</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRC 08</t>
   </si>
   <si>
     <t>Kit Silenziatori ø 160 mm</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EVHRC 08 ENTALPICO</t>
   </si>
   <si>
     <t>2.538,03</t>
   </si>
   <si>
     <t>199,18</t>
   </si>
   <si>
     <t>68,29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>