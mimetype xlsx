--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,191 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>EVHRC EC UNITA DI RECUPERO CALORE AD ALTA EFFICIENZA DECENTRALIZZATA PER PORTATE FINO 1150 M3H</t>
   </si>
   <si>
     <t>Listino Prezzi Versione IN2</t>
   </si>
   <si>
     <t>Nelle versioni VERTICALI il controllo EVCNW2 è integrato nel case della macchina.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRC EC</t>
   </si>
   <si>
-    <t>EVCNV2-N -Nero</t>
-[...2 lines deleted...]
-    <t>EVCNV2 -B - Bianco</t>
+    <t>EVCNV2-N - Nero</t>
+  </si>
+  <si>
+    <t>EVCNV2-B - Bianco</t>
   </si>
   <si>
     <t>EVCNW2-N - Wi-Fi - Nero</t>
   </si>
   <si>
     <t>EVCNW2-B - Wi-Fi - Bianco</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>60 H</t>
   </si>
   <si>
-    <t>5.326,82</t>
-[...8 lines deleted...]
-    <t>177,84</t>
+    <t>5.539,89</t>
+  </si>
+  <si>
+    <t>240,12</t>
+  </si>
+  <si>
+    <t>296,45</t>
+  </si>
+  <si>
+    <t>184,95</t>
   </si>
   <si>
     <t>120 H</t>
   </si>
   <si>
-    <t>7.427,21</t>
-[...2 lines deleted...]
-    <t>259,92</t>
+    <t>7.724,30</t>
+  </si>
+  <si>
+    <t>270,32</t>
   </si>
   <si>
     <t>60 V</t>
   </si>
   <si>
-    <t>5.999,18</t>
+    <t>6.239,15</t>
   </si>
   <si>
     <t>n.d.</t>
   </si>
   <si>
     <t>120 V</t>
   </si>
   <si>
-    <t>8.246,79</t>
+    <t>8.576,66</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Le lampade germicida, le resistenze elettriche e le batterie idroniche devono essere ordinate in fase di acquisto della macchina, in quanto installate a bordo macchina.</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Lampada germicida con raggi UV-C con alimentatore e fissaggi. La durata della lampada è stimata in 10.000 ore di funzionamento.</t>
   </si>
   <si>
-    <t>377,57</t>
+    <t>392,67</t>
   </si>
   <si>
     <t>EVRES 1 Resistenza Elettrica 2x0,5KW (per EVHRC EC 60)</t>
   </si>
   <si>
-    <t>376,34</t>
+    <t>391,39</t>
   </si>
   <si>
     <t>EVRES 2 Resistenza Elettrica 3x0,5KW (per EVHRC EC 120)</t>
   </si>
   <si>
-    <t>524,82</t>
+    <t>545,81</t>
   </si>
   <si>
     <t>EVBACN 1 Batteria Idronica (per EVHRC EC 60)</t>
   </si>
   <si>
-    <t>739,87</t>
+    <t>769,46</t>
   </si>
   <si>
     <t>EVBACN 2 Batteria Idronica (per EVHRC EC 120)</t>
   </si>
   <si>
-    <t>1.223,73</t>
+    <t>1.272,68</t>
   </si>
   <si>
     <t>Kit Griglie Esterne ø 200 mm (per EVHRC EC 60)</t>
   </si>
   <si>
-    <t>172,37</t>
+    <t>179,26</t>
   </si>
   <si>
     <t>Kit Griglie Esterne Ø 250 mm (per EVHRC EC 120)</t>
   </si>
   <si>
-    <t>187,42</t>
-[...5 lines deleted...]
-    <t>316,01</t>
+    <t>194,92</t>
+  </si>
+  <si>
+    <t>Silenziatore ESIV D.200 per EVHRC-EC 60</t>
+  </si>
+  <si>
+    <t>328,65  </t>
+  </si>
+  <si>
+    <t>Silenziatore ESIV D.250 per EVHRC-EC 120</t>
+  </si>
+  <si>
+    <t>328,65</t>
   </si>
   <si>
     <t>Listino Prezzi Ricambi</t>
   </si>
   <si>
     <t>Lampada UV-C di Ricambio</t>
   </si>
   <si>
-    <t>251,71</t>
+    <t>261,78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -544,63 +550,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A27" sqref="A27:G28"/>
+      <selection pane="bottomLeft" activeCell="A28" sqref="A28:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
@@ -826,87 +832,100 @@
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
-    <row r="26" spans="1:7" customHeight="1" ht="22">
-      <c r="A26" s="2" t="s">
+    <row r="24" spans="1:7">
+      <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="G27" s="3"/>
+      <c r="B24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="22">
+      <c r="A27" s="2" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
     </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A13:G13"/>
-    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A27:G27"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>