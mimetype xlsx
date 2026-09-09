--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRC EC</t>
   </si>
   <si>
     <t>EVCNV2-N - Nero</t>
   </si>
   <si>
     <t>EVCNV2-B - Bianco</t>
   </si>
   <si>
     <t>EVCNW2-N - Wi-Fi - Nero</t>
   </si>
   <si>
     <t>EVCNW2-B - Wi-Fi - Bianco</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>60 H</t>
   </si>
   <si>
     <t>5.539,89</t>
   </si>
   <si>
     <t>240,12</t>
   </si>
   <si>
     <t>296,45</t>
   </si>
   <si>
     <t>184,95</t>
   </si>
   <si>
     <t>120 H</t>
   </si>
   <si>
     <t>7.724,30</t>
   </si>
   <si>
     <t>270,32</t>
   </si>