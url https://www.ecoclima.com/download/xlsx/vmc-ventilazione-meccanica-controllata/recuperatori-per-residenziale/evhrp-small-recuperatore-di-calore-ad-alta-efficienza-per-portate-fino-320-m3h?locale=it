--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,165 +17,165 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>EVHRP SMALL RECUPERATORE DI CALORE AD ALTA EFFICIENZA PER PORTATE FINO 320 M3H</t>
   </si>
   <si>
-    <t>Listino prezzi VERSIONE S:</t>
+    <t>Listino Prezzi - Versione S</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRP SMALL (configurazione A)</t>
   </si>
   <si>
-    <t>controllo elettronico remotoEVTDV</t>
-[...5 lines deleted...]
-    <t>sensore qualitÃ  dell'ariaEVSQV</t>
+    <t>EVTDV</t>
+  </si>
+  <si>
+    <t>SI-EVTDV - Scatola ad Incasso per EVTDV</t>
+  </si>
+  <si>
+    <t>EVSQV</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
-    <t>euro</t>
-[...32 lines deleted...]
-    <t>EVCNV2 -B - Bianco</t>
+    <t> </t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>1.838,98</t>
+  </si>
+  <si>
+    <t>196,33</t>
+  </si>
+  <si>
+    <t>18,49</t>
+  </si>
+  <si>
+    <t>273,17</t>
+  </si>
+  <si>
+    <t>73,99</t>
+  </si>
+  <si>
+    <t>2.118,03</t>
+  </si>
+  <si>
+    <t>2.553,37</t>
+  </si>
+  <si>
+    <t>85,87</t>
+  </si>
+  <si>
+    <t>Listino Prezzi - Versione IN2</t>
+  </si>
+  <si>
+    <t>EVCNV2-N - Nero</t>
+  </si>
+  <si>
+    <t>EVCNV2-B - Bianco</t>
   </si>
   <si>
     <t>EVCNW2-N - Wi-Fi - Nero</t>
   </si>
   <si>
     <t>EVCNW2-B - Wi-Fi - Bianco</t>
   </si>
   <si>
-    <t>2.015,11</t>
-[...29 lines deleted...]
-    <t>1.005,48</t>
+    <t>2.095,71</t>
+  </si>
+  <si>
+    <t>240,12</t>
+  </si>
+  <si>
+    <t>296,45</t>
+  </si>
+  <si>
+    <t>2.411,04</t>
+  </si>
+  <si>
+    <t>2.818,47</t>
+  </si>
+  <si>
+    <t>Listino Prezzi Cassero ed Accessori (solo EVHRP SMALL 10-15)</t>
+  </si>
+  <si>
+    <t>Cassero da incasso per EVHRP SMALL con connessioni di mandata e ripresa aria inferiori - Versione UI</t>
+  </si>
+  <si>
+    <t>971,71</t>
+  </si>
+  <si>
+    <t>Cassero da incasso per EVHRP SMALL con connessioni di mandata e ripresa aria superiori - Versione US</t>
+  </si>
+  <si>
+    <t>1.045,70</t>
   </si>
   <si>
     <t>Kit prese aria esterna ed espulsione</t>
   </si>
   <si>
-    <t>402,19</t>
-[...8 lines deleted...]
-    <t>Listino prezzi COVER ESTETICA</t>
+    <t>418,28</t>
+  </si>
+  <si>
+    <t>T-EASY - Tappo di chiusura (confezione da 5 pezzi)</t>
+  </si>
+  <si>
+    <t>15,58</t>
+  </si>
+  <si>
+    <t>Listino Prezzi - Cover Estetica</t>
   </si>
   <si>
     <t>Pannello composito in alluminio verniciato RAL9003</t>
   </si>
   <si>
-    <t>150,48</t>
+    <t>156,50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -532,273 +532,277 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A28" sqref="A28:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="120.256" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="3"/>
+      <c r="A5" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="B5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="3">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3">
         <v>15</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3">
         <v>25</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G8" s="3"/>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="22">
       <c r="A11" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="3"/>
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
       <c r="B13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3">
         <v>15</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="3">
         <v>25</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="22">
       <c r="A19" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="3" t="s">
@@ -824,51 +828,51 @@
       <c r="G23" s="3"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="22">
       <c r="A27" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A11:G11"/>