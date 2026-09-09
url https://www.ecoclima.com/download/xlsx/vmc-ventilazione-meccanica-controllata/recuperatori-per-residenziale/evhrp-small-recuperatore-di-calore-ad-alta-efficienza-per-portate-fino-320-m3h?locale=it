--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Listino Prezzi - Versione S</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHRP SMALL (configurazione A)</t>
   </si>
   <si>
     <t>EVTDV</t>
   </si>
   <si>
     <t>SI-EVTDV - Scatola ad Incasso per EVTDV</t>
   </si>
   <si>
     <t>EVSQV</t>
   </si>
   <si>
     <t>kit Coppia Filtri</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>1.838,98</t>
   </si>
   <si>
     <t>196,33</t>
   </si>
   <si>
     <t>18,49</t>
   </si>
   <si>
     <t>273,17</t>
   </si>
   <si>
     <t>73,99</t>
   </si>
   <si>
     <t>2.118,03</t>
   </si>
   <si>
     <t>2.553,37</t>
   </si>
   <si>
     <t>85,87</t>
   </si>