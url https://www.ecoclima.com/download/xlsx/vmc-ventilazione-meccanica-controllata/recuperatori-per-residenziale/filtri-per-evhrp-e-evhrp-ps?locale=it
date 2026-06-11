--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,110 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>FILTRI PER EVHRP E EVHRP PS</t>
   </si>
   <si>
-    <t>Listino prezzi EVHRP</t>
-[...8 lines deleted...]
-    <t>kit Coppia Filtri Versione Verticale</t>
+    <t>Listino Prezzi EVHRP</t>
+  </si>
+  <si>
+    <t>Modello</t>
+  </si>
+  <si>
+    <t>EVFHRPS - kit Coppia Filtri Versione Orizzontale</t>
+  </si>
+  <si>
+    <t>EVFHRPS - kit Coppia Filtri Versione Verticale</t>
+  </si>
+  <si>
+    <t> </t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
-    <t>euro</t>
+    <t>Euro</t>
   </si>
   <si>
     <t>EVHRP 200</t>
   </si>
   <si>
     <t>175x225x23</t>
   </si>
   <si>
-    <t>71,14</t>
+    <t>73,99</t>
   </si>
   <si>
     <t>EVHRP 300</t>
   </si>
   <si>
     <t>175x335x23</t>
   </si>
   <si>
-    <t>80,03</t>
+    <t>83,23</t>
   </si>
   <si>
     <t>EVHRP 400</t>
   </si>
   <si>
     <t>255x263x23</t>
   </si>
   <si>
-    <t>104,16</t>
+    <t>108,33</t>
   </si>
   <si>
     <t>175x465x25</t>
   </si>
   <si>
-    <t>109,24</t>
+    <t>113,61</t>
   </si>
   <si>
     <t>EVHRP 500</t>
   </si>
   <si>
-    <t>Listino prezzi EVHRP-PS</t>
+    <t>Listino Prezzi EVHRP-PS</t>
   </si>
   <si>
     <t>EVHRP-PS 200</t>
   </si>
   <si>
     <t>EVHRP-PS 300</t>
   </si>
   <si>
     <t>175x270x23</t>
   </si>
   <si>
     <t>EVHRP-PS 400</t>
   </si>
   <si>
     <t>EVHRP-PS 500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -518,231 +521,235 @@
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="3"/>
+      <c r="A5" s="3" t="s">
+        <v>5</v>
+      </c>
       <c r="B5" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="1" ht="22">
       <c r="A12" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="3"/>
+      <c r="A14" s="3" t="s">
+        <v>5</v>
+      </c>
       <c r="B14" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>