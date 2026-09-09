--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>FILTRI PER EVHRP E EVHRP PS</t>
   </si>
   <si>
     <t>Listino Prezzi EVHRP</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVFHRPS - kit Coppia Filtri Versione Orizzontale</t>
   </si>
   <si>
     <t>EVFHRPS - kit Coppia Filtri Versione Verticale</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Dimensioni</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EVHRP 200</t>
   </si>
   <si>
     <t>175x225x23</t>
   </si>
   <si>
     <t>73,99</t>
   </si>
   <si>
     <t>EVHRP 300</t>
   </si>
   <si>
     <t>175x335x23</t>
   </si>
   <si>
     <t>83,23</t>
   </si>
   <si>
     <t>EVHRP 400</t>
   </si>
   <si>
     <t>255x263x23</t>
   </si>