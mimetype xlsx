--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -41,51 +41,51 @@
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Tutte le dimensioni sono espresse in mm.</t>
   </si>
   <si>
     <t>Spessore 25</t>
   </si>
   <si>
     <t>Lunghezza (m) L</t>
   </si>
   <si>
     <t>Spessore 50</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>d1</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>47,38</t>
   </si>
   <si>
     <t>66,04</t>
   </si>
   <si>
     <t>102,53</t>
   </si>
   <si>
     <t>70,25</t>
   </si>
   <si>
     <t>95,59</t>
   </si>
   <si>
     <t>147,87</t>
   </si>
   <si>
     <t>56,10</t>
   </si>
   <si>
     <t>78,30</t>
   </si>