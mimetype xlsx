--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,137 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>OPAL SISTEMA DI REGOLAZIONE MULTIZONA PROPORZIONALE FINO A 5 ZONE</t>
   </si>
   <si>
-    <t>Listino prezzi</t>
+    <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>euro</t>
+    <t>Euro</t>
   </si>
   <si>
     <t>OPAL C210/RF1-D: centralina con comunicazione radio completa di alimentatore</t>
   </si>
   <si>
-    <t>534,36</t>
+    <t>555,73</t>
   </si>
   <si>
     <t>OPAL RF PRO 680: modulo elettronico</t>
   </si>
   <si>
-    <t>386,10</t>
+    <t>401,54</t>
   </si>
   <si>
     <t>OPAL C210-BP: motore per serranda di BY - PASS</t>
   </si>
   <si>
-    <t>250,19</t>
+    <t>260,20</t>
   </si>
   <si>
     <t>OPAL SERR 150: serranda diametro 150 mm</t>
   </si>
   <si>
-    <t>61,94</t>
+    <t>64,42</t>
   </si>
   <si>
     <t>OPAL SERR 200: serranda diametro 200 mm</t>
   </si>
   <si>
-    <t>76,06</t>
-[...14 lines deleted...]
-    <t>Euro</t>
+    <t>79,10</t>
+  </si>
+  <si>
+    <t>Listino Prezzi Kit</t>
+  </si>
+  <si>
+    <t>Numero di Zone</t>
+  </si>
+  <si>
+    <t>Descrizione Composizione Kit</t>
+  </si>
+  <si>
+    <t>Q.tà</t>
   </si>
   <si>
     <t>KIT OPAL 3 ZONE</t>
   </si>
   <si>
     <t>OPAL C210/RF1-D W/PS230</t>
   </si>
   <si>
-    <t>2.231,97</t>
+    <t>2.321,25</t>
   </si>
   <si>
     <t>OPAL RF PRO 680</t>
   </si>
   <si>
     <t>OPAL SERRANDA MODULARE IN ABS D.150</t>
   </si>
   <si>
     <t>MOTORE C210-BP PER SERRANDA DI BY-PASS MODULAREFORNITO CON CAVO RJ11 (6m)</t>
   </si>
   <si>
     <t>KIT OPAL 4 ZONE</t>
   </si>
   <si>
-    <t>2.686,12</t>
+    <t>2.793,56</t>
   </si>
   <si>
     <t>KIT OPAL 5 ZONE</t>
   </si>
   <si>
-    <t>3.138,77</t>
+    <t>3.264,32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -501,51 +498,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13:D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
@@ -591,179 +588,179 @@
       <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="22">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C14" s="3">
         <v>1</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="3">
         <v>3</v>
       </c>
       <c r="D15" s="3"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16" s="3">
         <v>4</v>
       </c>
       <c r="D16" s="3"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17" s="3">
         <v>1</v>
       </c>
       <c r="D17" s="3"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C18" s="3">
         <v>1</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3"/>
       <c r="B19" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19" s="3">
         <v>4</v>
       </c>
       <c r="D19" s="3"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3"/>
       <c r="B20" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C20" s="3">
         <v>5</v>
       </c>
       <c r="D20" s="3"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3"/>
       <c r="B21" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C21" s="3">
         <v>1</v>
       </c>
       <c r="D21" s="3"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C22" s="3">
         <v>1</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3"/>
       <c r="B23" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C23" s="3">
         <v>5</v>
       </c>
       <c r="D23" s="3"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3"/>
       <c r="B24" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C24" s="3">
         <v>6</v>
       </c>
       <c r="D24" s="3"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3"/>
       <c r="B25" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C25" s="3">
         <v>1</v>
       </c>
       <c r="D25" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="D14:D17"/>
     <mergeCell ref="A18:A21"/>
     <mergeCell ref="D18:D21"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="D22:D25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>