--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>OPAL SISTEMA DI REGOLAZIONE MULTIZONA PROPORZIONALE FINO A 5 ZONE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>OPAL C210/RF1-D: centralina con comunicazione radio completa di alimentatore</t>
   </si>
   <si>
     <t>555,73</t>
   </si>
   <si>
     <t>OPAL RF PRO 680: modulo elettronico</t>
   </si>
   <si>
     <t>401,54</t>
   </si>
   <si>
     <t>OPAL C210-BP: motore per serranda di BY - PASS</t>
   </si>
   <si>
     <t>260,20</t>
   </si>
   <si>
     <t>OPAL SERR 150: serranda diametro 150 mm</t>
   </si>
   <si>
     <t>64,42</t>
   </si>