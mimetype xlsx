--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>EVSA PATENTED TUBI FLESSIBILI IN POLIETILENE ESPANSO SANIFICATO MONOPARETE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>21,72</t>
   </si>
   <si>
     <t>23,24</t>
   </si>
   <si>
     <t>24,34</t>
   </si>
   <si>
     <t>26,69</t>
   </si>
   <si>
     <t>27,71</t>
   </si>
   <si>
     <t>34,83</t>
   </si>
   <si>
     <t>44,17</t>
   </si>
 </sst>
 </file>
 