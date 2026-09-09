--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>EC90 P CURVA 90 IN PVC</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>a (mm)</t>
   </si>
   <si>
     <t>b (mm)</t>
   </si>
   <si>
     <t>ØD Esterno (mm)</t>
   </si>
   <si>
     <t>ØD1 Interno (mm)</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>C90-P-121</t>
   </si>
   <si>
     <t>8,01</t>
   </si>
   <si>
     <t>C90-P-222</t>
   </si>
   <si>
     <t>9,90</t>
   </si>
   <si>
     <t>C90-P-323</t>
   </si>
   <si>
     <t>12,81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>