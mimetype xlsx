--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>EMM P MANICOTTO MASCHIO DI GIUNZIONE IN PVC</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>a (mm)</t>
   </si>
   <si>
     <t>b (mm)</t>
   </si>
   <si>
     <t>øD (mm)</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EMM-P-111</t>
   </si>
   <si>
     <t>3,79</t>
   </si>
   <si>
     <t>EMM-P-212</t>
   </si>
   <si>
     <t>EMM-P-313</t>
   </si>
   <si>
     <t>5,46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>