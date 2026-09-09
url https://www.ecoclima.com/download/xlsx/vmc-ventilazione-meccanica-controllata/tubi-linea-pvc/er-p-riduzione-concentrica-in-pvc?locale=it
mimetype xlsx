--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>ER P RIDUZIONE CONCENTRICA IN PVC</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>a (mm)</t>
   </si>
   <si>
     <t>ØD2 Esterno (mm)</t>
   </si>
   <si>
     <t>ØD1 Interno (mm)</t>
   </si>
   <si>
     <t>ØD3 Interno (mm)</t>
   </si>
   <si>
     <t>ØD4 Esterno (mm)</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>ER-P-211</t>
   </si>
   <si>
     <t>3,79</t>
   </si>
   <si>
     <t>ER-P-312</t>
   </si>
   <si>
     <t>4,30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>