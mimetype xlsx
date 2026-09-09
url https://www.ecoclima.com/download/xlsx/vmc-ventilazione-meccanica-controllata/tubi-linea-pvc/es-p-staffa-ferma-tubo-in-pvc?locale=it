--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>ES P STAFFA FERMA TUBO IN PVC</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>ØD (mm)</t>
   </si>
   <si>
     <t>L (mm)</t>
   </si>
   <si>
     <t>B (mm)</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>ESP-16</t>
   </si>
   <si>
     <t>2,77</t>
   </si>
   <si>
     <t>ES-P-26</t>
   </si>
   <si>
     <t>3,28</t>
   </si>
   <si>
     <t>ES-P-36</t>
   </si>
   <si>
     <t>4,30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>