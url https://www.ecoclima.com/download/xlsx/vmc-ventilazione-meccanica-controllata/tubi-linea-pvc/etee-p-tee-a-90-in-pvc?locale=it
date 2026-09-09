--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>ETEE P TEE A 90 IN PVC</t>
   </si>
   <si>
     <t>Dimensioni e Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>a (mm)</t>
   </si>
   <si>
     <t>b (mm)</t>
   </si>
   <si>
     <t>ØD Esterno (mm)</t>
   </si>
   <si>
     <t>ØD1 Interno (mm)</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>TEE-P-131</t>
   </si>
   <si>
     <t>11,28</t>
   </si>
   <si>
     <t>TEE-P-232</t>
   </si>
   <si>
     <t>17,47</t>
   </si>
   <si>
     <t>TEE-P-333</t>
   </si>
   <si>
     <t>19,44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>