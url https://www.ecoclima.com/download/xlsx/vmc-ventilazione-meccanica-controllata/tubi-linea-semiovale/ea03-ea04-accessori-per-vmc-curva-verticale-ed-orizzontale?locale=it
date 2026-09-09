--- v0 (2026-05-21)
+++ v1 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>EA03 EA04 ACCESSORI PER VMC CURVA VERTICALE ED ORIZZONTALE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EA03 - Curva verticale per tubo semiovale EA01</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>EA031 - Curva verticale per tubo semiovale EA012</t>
   </si>
   <si>
     <t>EA04 - Curva orizzontale per tubo semiovale EA01 </t>
   </si>
   <si>
     <t>a.r.  </t>
   </si>
   <si>
     <t>EA041 - Curva orizzontale per tubo semiovale EA012</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>EA05 - Tappo di chiusura per tubo semiovale EA01</t>
   </si>