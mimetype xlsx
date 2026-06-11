--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,141 +17,141 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>RECLIMA UNITA MONOBLOCCO DI RINNOVO CON RECUPERO TERMODINAMICO</t>
   </si>
   <si>
-    <t>Listino prezzi versione a VISTA:</t>
+    <t>Listino Prezzi - Versione a Vista</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Versione unitÃ </t>
+    <t>Versione Unità</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>Controllo remoto</t>
-[...14 lines deleted...]
-    <t>COARSE</t>
+    <t>Controllo Remoto</t>
+  </si>
+  <si>
+    <t>Filtri di Ricambio</t>
+  </si>
+  <si>
+    <t>Lampada Germicida</t>
+  </si>
+  <si>
+    <t>KL-RECLIMA Lampada Germicida di Ricambio</t>
+  </si>
+  <si>
+    <t>EVFREC - ePM1</t>
+  </si>
+  <si>
+    <t>EVFREC - COARSE</t>
   </si>
   <si>
     <t>UVR</t>
   </si>
   <si>
     <t>RECLIMA-OV</t>
   </si>
   <si>
     <t>Orizzontale</t>
   </si>
   <si>
-    <t>5.949,76</t>
+    <t>6.187,75</t>
   </si>
   <si>
     <t>comando Wi-Fi e telecomando incluso</t>
   </si>
   <si>
-    <t>94,00</t>
-[...8 lines deleted...]
-    <t>233,73</t>
+    <t>97,76</t>
+  </si>
+  <si>
+    <t>40,96</t>
+  </si>
+  <si>
+    <t>364,62</t>
+  </si>
+  <si>
+    <t>243,08</t>
   </si>
   <si>
     <t>RECLIMA-VV</t>
   </si>
   <si>
-    <t>VERTICALE</t>
-[...5 lines deleted...]
-    <t>Listino prezzi versione ad INCASSO:</t>
+    <t>Verticale</t>
+  </si>
+  <si>
+    <t>5.395,20</t>
+  </si>
+  <si>
+    <t>Listino Prezzi - Versione ad Incasso</t>
   </si>
   <si>
     <t>EVCNT-WIFI</t>
   </si>
   <si>
     <t>EVCNT-BMS</t>
   </si>
   <si>
     <t>RECLIMA-OI</t>
   </si>
   <si>
-    <t>5.597,64</t>
-[...5 lines deleted...]
-    <t>329,00</t>
+    <t>5.821,55</t>
+  </si>
+  <si>
+    <t>288,40</t>
+  </si>
+  <si>
+    <t>342,16</t>
   </si>
   <si>
     <t>RECLIMA-VI</t>
   </si>
   <si>
-    <t>4.883,29</t>
+    <t>5.078,62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -509,58 +509,58 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11:I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="48.274" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>