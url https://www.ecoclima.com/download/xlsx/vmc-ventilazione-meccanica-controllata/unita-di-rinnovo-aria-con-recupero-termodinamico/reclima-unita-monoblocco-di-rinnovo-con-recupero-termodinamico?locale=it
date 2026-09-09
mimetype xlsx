--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>RECLIMA UNITA MONOBLOCCO DI RINNOVO CON RECUPERO TERMODINAMICO</t>
   </si>
   <si>
     <t>Listino Prezzi - Versione a Vista</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Versione Unità</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>Controllo Remoto</t>
   </si>
   <si>
     <t>Filtri di Ricambio</t>
   </si>
   <si>
     <t>Lampada Germicida</t>
   </si>
   <si>
     <t>KL-RECLIMA Lampada Germicida di Ricambio</t>
   </si>
   <si>
     <t>EVFREC - ePM1</t>
   </si>
   <si>
     <t>EVFREC - COARSE</t>
   </si>
   <si>
     <t>UVR</t>
   </si>
   <si>
     <t>RECLIMA-OV</t>
   </si>