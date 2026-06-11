--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -29,132 +29,132 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>EVSLC MF TERMOVENTILANTE CANALIZZABILE CON GESTIONE MULTIZONA FINO A 5 ZONE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Ciascuna macchina necessita di un controllo elettronico remoto per zona se l'ambiente deve esser gestito con temperature di set point differenti nella stessa stagione, oppure se si volesse avere lo stesso set point per un ambiente molto grande basta acquistare solamente 1 controllo elettronico remoto.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>EVCNV2-N -Nero</t>
-[...2 lines deleted...]
-    <t>EVCNV2 -B - Bianco</t>
+    <t>EVCNV2-N - Nero</t>
+  </si>
+  <si>
+    <t>EVCNV2-B - Bianco</t>
   </si>
   <si>
     <t>EVCNW2-N - Wi-Fi - Nero</t>
   </si>
   <si>
     <t>EVCNW2-B - Wi-Fi - Bianco</t>
   </si>
   <si>
     <t>Plenum di Ripresa</t>
   </si>
   <si>
     <t>Filtro di Ricambio</t>
   </si>
   <si>
     <t>Valvola a 2 Vie On/Off</t>
   </si>
   <si>
     <t>Valvola a 3 Vie On/Off</t>
   </si>
   <si>
     <t>EVSLC-MF 60</t>
   </si>
   <si>
-    <t>1.902,89</t>
-[...17 lines deleted...]
-    <t>356,09</t>
+    <t>1.979,01</t>
+  </si>
+  <si>
+    <t>240,12</t>
+  </si>
+  <si>
+    <t>296,45</t>
+  </si>
+  <si>
+    <t>215,01</t>
+  </si>
+  <si>
+    <t>55,69</t>
+  </si>
+  <si>
+    <t>304,90</t>
+  </si>
+  <si>
+    <t>370,33</t>
   </si>
   <si>
     <t>EVSLC-MF 80</t>
   </si>
   <si>
-    <t>2.861,95</t>
-[...5 lines deleted...]
-    <t>73,63</t>
+    <t>2.976,43</t>
+  </si>
+  <si>
+    <t>271,29</t>
+  </si>
+  <si>
+    <t>76,58</t>
   </si>
   <si>
     <t>EVSLC-MF 100</t>
   </si>
   <si>
-    <t>3.276,07</t>
-[...5 lines deleted...]
-    <t>95,05</t>
+    <t>3.407,11</t>
+  </si>
+  <si>
+    <t>294,38</t>
+  </si>
+  <si>
+    <t>98,85</t>
   </si>
   <si>
     <t>EVSLC-MF 120</t>
   </si>
   <si>
-    <t>4.432,03</t>
-[...5 lines deleted...]
-    <t>100,40</t>
+    <t>4.609,31</t>
+  </si>
+  <si>
+    <t>324,69</t>
+  </si>
+  <si>
+    <t>104,42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -513,52 +513,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="357.341" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="3" t="s">