--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>EVSLC MF TERMOVENTILANTE CANALIZZABILE CON GESTIONE MULTIZONA FINO A 5 ZONE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Ciascuna macchina necessita di un controllo elettronico remoto per zona se l'ambiente deve esser gestito con temperature di set point differenti nella stessa stagione, oppure se si volesse avere lo stesso set point per un ambiente molto grande basta acquistare solamente 1 controllo elettronico remoto.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EVCNV2-N - Nero</t>
   </si>
   <si>
     <t>EVCNV2-B - Bianco</t>
   </si>
   <si>
     <t>EVCNW2-N - Wi-Fi - Nero</t>
   </si>
   <si>
     <t>EVCNW2-B - Wi-Fi - Bianco</t>
   </si>
   <si>
     <t>Plenum di Ripresa</t>
   </si>
   <si>
     <t>Filtro di Ricambio</t>
   </si>
   <si>
     <t>Valvola a 2 Vie On/Off</t>
   </si>
   <si>
     <t>Valvola a 3 Vie On/Off</t>
   </si>